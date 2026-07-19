--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\anna.borowska\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\STRONA\modyfikacja\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{133BDCBC-B824-461B-A1DD-DC7AEA7B0A9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D7B8210-6A71-4764-B35D-BEE6DEDDD5BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -243,120 +243,118 @@
 Maja Białecka</t>
   </si>
   <si>
     <t>Franciszek Chochol</t>
   </si>
   <si>
     <t>Jonasz Kołodziej
 Ignacy Cierpikowski
 Jan Güzel</t>
   </si>
   <si>
     <t>Zofia Skrzypiec
 Antonina Tatara
 Liwia Wójtowicz
 Iga Gajewska
 Zuzanna Oczeretko</t>
   </si>
   <si>
     <t>Zofia Czajkowska
 Alicja Maślińska</t>
   </si>
   <si>
     <t>Hanna Duchnowska</t>
   </si>
   <si>
-    <t>Oskar Plicht
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">Ubezpieczenia społeczne kluczem do Twojej stabilizacji finansowej </t>
   </si>
   <si>
     <t>Publiczna Szkoła Podstawowa nr 3 im. Jana Długosza w Radomiu</t>
   </si>
   <si>
     <t>Michał Martyniak</t>
   </si>
   <si>
     <t>Milena Bajer</t>
   </si>
   <si>
     <t>Jowita Witczak
 Kamila Jóźwiak
 Magdalena Nowak
 Zuzanna Matyla
 Dagmara Kubaś</t>
   </si>
   <si>
     <t>Michalina Tambor
 Klara Sobala</t>
   </si>
   <si>
     <t>Oliwia Wójcik</t>
   </si>
   <si>
-    <t>Szkoła Podstawowa im. Ochotniczej Straży Pożarnej w Długołęce
-[...3 lines deleted...]
-  <si>
     <t>Hanna Sosińska</t>
   </si>
   <si>
     <t>Filip Kalinkowski</t>
   </si>
   <si>
     <t>Adam Grębowski
 Joanna Godlewska
 Michalina Górko
 Zofia Sawicka
 Kacper Tyszka</t>
   </si>
   <si>
     <t>Plecak</t>
   </si>
   <si>
     <t>Natalia Barakomska</t>
   </si>
   <si>
     <t>Płacić czy nie płacić oto jest pytanie …</t>
   </si>
   <si>
     <t>Wiktoria Glazińska</t>
   </si>
   <si>
     <t>Życie jest jak górska wyprawa, obierz bezpieczny szlak z ZUS</t>
   </si>
   <si>
     <t xml:space="preserve">Szkoła Podstawowa im. Jana Pawła II w Kluczach </t>
   </si>
   <si>
     <t>Gdy wypadek na torze ZUS Ci pomoże</t>
+  </si>
+  <si>
+    <t>Oskar Plichta
+Antoni Mroczek
+Aleksandra Lewińska
+Julia Jabłońska
+Karolina Krasińska</t>
+  </si>
+  <si>
+    <t>Szkoła Podstawowa im. H. Sienkiewicza w Prusicach</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -561,51 +559,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -696,50 +694,53 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1015,584 +1016,584 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaudia.zalewska@zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanna.szewczyk01@zus.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta.woznica@zus.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maciej.raszewski@zus.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marzena.miskiewicz@zus.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aneta.kokosza@zus.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radoslaw.rynkiewicz@zus.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maciej.raszewski@zus.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicja.kochanowicz-grabus@zus.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.suder@zus.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanna.karsznia@zus.pl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:radoslaw.rynkiewicz@zus.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="57" zoomScaleNormal="57" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+    <sheetView tabSelected="1" topLeftCell="A26" zoomScale="57" zoomScaleNormal="57" workbookViewId="0">
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.77734375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="12.77734375" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="4.7265625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="31.7265625" customWidth="1"/>
+    <col min="3" max="3" width="72.54296875" customWidth="1"/>
+    <col min="4" max="4" width="42.7265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="76.7265625" customWidth="1"/>
+    <col min="6" max="6" width="20.7265625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="12.7265625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="23.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="23.5" x14ac:dyDescent="0.35">
       <c r="A1" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
     </row>
-    <row r="2" spans="1:7" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="45"/>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
     </row>
-    <row r="3" spans="1:7" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="1">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>63</v>
       </c>
       <c r="E4" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="24"/>
     </row>
-    <row r="5" spans="1:7" ht="93.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" ht="93.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="E5" s="32" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F5" s="26">
         <v>134437479</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="96.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="96.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="33" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="26">
         <v>598419521</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="105" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" ht="105" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="36" t="s">
         <v>56</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="26"/>
       <c r="G7" s="25"/>
     </row>
-    <row r="8" spans="1:7" ht="99.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" ht="99.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="1">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="35" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="26">
         <v>523418124</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="46.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" ht="46.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="45"/>
       <c r="C9" s="45"/>
       <c r="D9" s="45"/>
       <c r="E9" s="45"/>
     </row>
-    <row r="10" spans="1:7" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" ht="19" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="11">
         <v>1</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="35" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="8">
         <v>2</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="35" t="s">
         <v>57</v>
       </c>
       <c r="E12" s="37" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="26">
         <v>583078613</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="11">
         <v>3</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D13" s="35" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="26">
         <v>746497370</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="11">
         <v>4</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D14" s="35" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E14" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="26"/>
       <c r="G14" s="25"/>
     </row>
-    <row r="15" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="11">
         <v>5</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="35" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E15" s="38" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="26"/>
       <c r="G15" s="25"/>
     </row>
-    <row r="16" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" ht="85.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="8">
         <v>6</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D16" s="35" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E16" s="32" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="26">
         <v>846881294</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="43.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="43.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A17" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
     </row>
-    <row r="18" spans="1:7" ht="18" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A18" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="129.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:7" ht="129.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="14">
         <v>1</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="38" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="23"/>
       <c r="G19" s="24"/>
     </row>
-    <row r="20" spans="1:7" ht="129.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:7" ht="129.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="14">
         <v>2</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="40" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E20" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="26">
         <v>815357723</v>
       </c>
       <c r="G20" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="129.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:7" ht="129.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="14">
         <v>3</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="41" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E21" s="37" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="26"/>
       <c r="G21" s="25"/>
     </row>
-    <row r="22" spans="1:7" ht="21.6" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" ht="21.5" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A22" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
     </row>
-    <row r="23" spans="1:7" ht="18" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:7" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A23" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="30" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:7" ht="116.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="31">
         <v>1</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="17" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D24" s="40" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E24" s="38" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:7" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="28">
         <v>2</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="39" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="23"/>
       <c r="G25" s="24"/>
     </row>
-    <row r="26" spans="1:7" ht="116.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:7" ht="116.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="28">
         <v>3</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="26">
         <v>746497370</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="116.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:7" ht="116.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A27" s="28">
         <v>4</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="41" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="26">
         <v>124246276</v>
       </c>
       <c r="G27" s="25" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="116.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:7" ht="116.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="31">
         <v>5</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>53</v>
       </c>
       <c r="D28" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="E28" s="38" t="s">
-        <v>72</v>
+      <c r="E28" s="47" t="s">
+        <v>82</v>
       </c>
       <c r="F28" s="26">
         <v>815357723</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F4" r:id="rId1" display="aneta.kokosza@zus.pl" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="G5" r:id="rId2" display="mailto:marzena.miskiewicz@zus.pl" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="G6" r:id="rId3" display="mailto:joanna.szewczyk01@zus.pl" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="G8" r:id="rId4" display="mailto:joanna.karsznia@zus.pl" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="G11" r:id="rId5" display="mailto:alicja.kochanowicz-grabus@zus.pl" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="G13" r:id="rId6" display="mailto:radoslaw.rynkiewicz@zus.pl" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="G16" r:id="rId7" display="mailto:marta.woznica@zus.pl" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="G12" r:id="rId8" display="mailto:klaudia.zalewska@zus.pl" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="G26" r:id="rId9" display="mailto:radoslaw.rynkiewicz@zus.pl" xr:uid="{0DC42094-D9B4-42C7-ABEB-A577D62189D9}"/>
     <hyperlink ref="G27" r:id="rId10" display="mailto:monika.suder@zus.pl" xr:uid="{05AFFF67-2333-43A7-9BDE-5F302390EB82}"/>
     <hyperlink ref="G28" r:id="rId11" display="mailto:maciej.raszewski@zus.pl" xr:uid="{38950789-F0C4-4A96-8C11-DF576D1DE6B9}"/>
     <hyperlink ref="G20" r:id="rId12" display="mailto:maciej.raszewski@zus.pl" xr:uid="{50AFD96C-813C-4BBA-9107-224F8E7B8D43}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="47" fitToHeight="0" orientation="landscape" r:id="rId13"/>
 </worksheet>